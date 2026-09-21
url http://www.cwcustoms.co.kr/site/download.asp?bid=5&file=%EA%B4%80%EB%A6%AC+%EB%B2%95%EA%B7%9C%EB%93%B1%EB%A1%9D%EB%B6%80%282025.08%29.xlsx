--- v0 (2025-10-14)
+++ v1 (2026-09-21)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sodlf\OneDrive\바탕 화면\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sodlf\OneDrive\바탕 화면\청우\02. 청우\법규등록부\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8E5DE0F8-8080-400B-9AA5-4FEA7B624DBA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B792086D-9DC9-4E67-8126-419D4B01969E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4BBC2D20-A0ED-46D4-ABED-1538AA1974DE}"/>
   </bookViews>
   <sheets>
-    <sheet name="관리법규 (2025.08)" sheetId="7" r:id="rId1"/>
+    <sheet name="25.08" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'관리법규 (2025.08)'!$A$1:$H$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'25.08'!$A$1:$H$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>tc={30DFB164-5124-40ED-9EA2-4224BA582755}</author>
@@ -1385,51 +1385,53 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
 <ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <threadedComment ref="E1" dT="2025-08-13T04:17:44.38" personId="{53D5BC1B-5575-443D-A298-E76CE513DF90}" id="{30DFB164-5124-40ED-9EA2-4224BA582755}">
     <text>연혁사항 기재</text>
   </threadedComment>
 </ThreadedComments>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=270269&amp;lsId=008233&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20250321&amp;vSct=%EC%A3%BC%EC%84%B8%EB%B2%95&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=272595&amp;lsId=002619&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20250701&amp;vSct=%EA%B5%90%ED%86%B5%C2%B7%EC%97%90%EB%84%88%EC%A7%80%C2%B7%ED%99%98%EA%B2%BD%EC%84%B8%EB%B2%95&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000262832&amp;vSct=%EC%A7%95%EC%88%98%EC%97%85%EB%AC%B4%20%EC%B2%98%EB%A6%AC%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000248328&amp;vSct=%EC%88%98%EC%B6%9C%EC%9E%85%20%EC%95%88%EC%A0%84%EA%B4%80%EB%A6%AC%20%EC%9A%B0%EC%88%98%EC%97%85%EC%B2%B4%20%EA%B3%B5%EC%9D%B8%20%EB%B0%8F%20%EC%9A%B4%EC%98%81%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000230102&amp;vSct=%ED%8A%B9%EC%86%A1%EB%AC%BC%ED%92%88%20%EC%88%98%EC%9E%85%ED%86%B5%EA%B4%80%20%EC%82%AC%EB%AC%B4%EC%B2%98%EB%A6%AC%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000258202&amp;vSct=%EC%88%98%EC%B6%9C%EC%9A%A9%EC%9B%90%EC%9E%AC%EB%A3%8C%EC%97%90%20%EB%8C%80%ED%95%9C%20%EA%B4%80%EC%84%B8%20%EB%93%B1%20%ED%99%98%EA%B8%89%EC%82%AC%EB%AC%B4%EC%B2%98%EB%A6%AC%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=273061&amp;lsId=002421&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20250807&amp;vSct=%EA%B4%80%EC%84%B8%EB%B2%95%20%EC%8B%9C%ED%96%89%EB%A0%B9&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=267553&amp;lsId=010097&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20250101&amp;vSct=%EC%9E%90%EC%9C%A0%EB%AC%B4%EC%97%AD%ED%98%91%EC%A0%95%EC%9D%98%20%EC%9D%B4%ED%96%89%EC%9D%84%20%EC%9C%84%ED%95%9C%20%EA%B4%80%EC%84%B8%EB%B2%95%EC%9D%98%20%ED%8A%B9%EB%A1%80%EC%97%90%20%EA%B4%80%ED%95%9C%20%EB%B2%95%EB%A5%A0&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000253638&amp;vSct=%EA%B4%80%EC%84%B8%EB%B2%95%20%EC%A0%9C246%EC%A1%B0%EC%9D%983%EC%97%90%20%EB%94%B0%EB%A5%B8%20%EC%95%88%EC%A0%84%EC%84%B1%20%EA%B2%80%EC%82%AC%20%EC%97%85%EB%AC%B4%EC%B2%98%EB%A6%AC%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=272565&amp;lsId=010175&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20250630&amp;vSct=%EC%9E%90%EC%9C%A0%EB%AC%B4%EC%97%AD%ED%98%91%EC%A0%95%EC%9D%98%20%EC%9D%B4%ED%96%89%EC%9D%84%20%EC%9C%84%ED%95%9C%20%EA%B4%80%EC%84%B8%EB%B2%95%EC%9D%98%20%ED%8A%B9%EB%A1%80%EC%97%90%20%EA%B4%80%ED%95%9C%20%EB%B2%95%EB%A5%A0&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=267559&amp;lsId=001566&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20250101&amp;vSct=%EC%A3%BC%EC%84%B8%EB%B2%95&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000259692&amp;vSct=%EC%88%98%EC%B6%9C%20%EB%B0%8F%20%EB%B0%98%EC%86%A1%ED%86%B5%EA%B4%80%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000261678&amp;vSct=%EC%82%AC%ED%9B%84%EA%B4%80%EB%A6%AC%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C%20" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000258734&amp;vSct=%EC%88%98%EC%9E%85%EC%9B%90%EC%9E%AC%EB%A3%8C%EC%97%90%20%EB%8C%80%ED%95%9C%20%ED%99%98%EA%B8%89%EB%B0%A9%EB%B2%95%20%EC%A1%B0%EC%A0%95%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C%20" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=261253&amp;lsId=007591&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20240322&amp;vSct=%EC%88%98%EC%B6%9C%EC%9A%A9%20%EC%9B%90%EC%9E%AC%EB%A3%8C%EC%97%90%20%EB%8C%80%ED%95%9C%20%EA%B4%80%EC%84%B8%20%EB%93%B1%20%ED%99%98%EA%B8%89%EC%97%90%20%EA%B4%80%ED%95%9C%20%ED%8A%B9%EB%A1%80%EB%B2%95%20%EC%8B%9C%ED%96%89%EA%B7%9C%EC%B9%99%20&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000239454&amp;vSct=%EC%9B%90%EC%82%B0%EC%A7%80%ED%91%9C%EC%8B%9C%EC%A0%9C%EB%8F%84%20%EC%9A%B4%EC%98%81%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C%20" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000256966&amp;vSct=%EC%A0%84%EB%9E%B5%EB%AC%BC%EC%9E%90%20%EC%88%98%EC%B6%9C%EC%9E%85%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000254374&amp;vSct=%EC%99%B8%EA%B5%AD%ED%99%98%EA%B1%B0%EB%9E%98%EA%B7%9C%EC%A0%95" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=269547&amp;lsId=003666&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20250701&amp;vSct=%EB%B6%80%EA%B0%80%EA%B0%80%EC%B9%98%EC%84%B8%EB%B2%95&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000260392&amp;vSct=%ED%86%B5%EA%B4%80%EA%B3%A0%EC%9C%A0%EB%B6%80%ED%98%B8%20%EB%B0%8F%20%ED%95%B4%EC%99%B8%EA%B1%B0%EB%9E%98%EC%B2%98%EB%B6%80%ED%98%B8%20%EB%93%B1%EB%A1%9D%C2%B7%EA%B4%80%EB%A6%AC%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=252291&amp;lsId=006489&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20231201&amp;vSct=%EA%B4%80%EC%84%B8%EC%82%AC%EB%B2%95&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=272567&amp;lsId=005308&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20250701&amp;vSct=%EA%B0%9C%EB%B3%84%EC%86%8C%EB%B9%84%EC%84%B8%EB%B2%95&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=270243&amp;lsId=006574&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20250401&amp;vSct=%EA%B5%90%ED%86%B5%C2%B7%EC%97%90%EB%84%88%EC%A7%80%C2%B7%ED%99%98%EA%B2%BD%EC%84%B8%EB%B2%95&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000255902&amp;vSct=%EA%B4%80%EC%84%B8%EB%B2%95%20%EB%93%B1%EC%97%90%20%EB%94%B0%EB%A5%B8%20%EA%B3%BC%ED%83%9C%EB%A3%8C%20%EB%B6%80%EA%B3%BC%EC%A7%95%EC%88%98%EC%97%90%20%EA%B4%80%ED%95%9C%20%ED%9B%88%EB%A0%B9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=272597&amp;lsId=011318&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20250701&amp;vSct=%EA%B4%80%EC%84%B8%EB%B2%95%20%EC%A0%9C71%EC%A1%B0%EC%97%90%20%EB%94%B0%EB%A5%B8%20%ED%95%A0%EB%8B%B9%EA%B4%80%EC%84%B8%EC%9D%98%20%EC%A0%81%EC%9A%A9%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B7%9C%EC%A0%95&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000251522&amp;vSct=%EB%B3%B4%EC%84%B8%ED%99%94%EB%AC%BC%EA%B4%80%EB%A6%AC%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000262166&amp;vSct=%EA%B4%80%EC%84%B8%EC%A1%B0%EC%82%AC%20%EC%9A%B4%EC%98%81%EC%97%90%20%EA%B4%80%ED%95%9C%20%ED%9B%88%EB%A0%B9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000237446&amp;vSct=%EC%88%98%EC%B6%9C%EC%9E%85%20%EC%95%88%EC%A0%84%EA%B4%80%EB%A6%AC%20%EC%9A%B0%EC%88%98%EC%97%85%EC%B2%B4%20%EA%B3%B5%EC%9D%B8%20%EB%B0%8F%20%EA%B0%B1%EC%8B%A0%EC%8B%AC%EC%82%AC%20%EC%9A%B4%EC%98%81%EC%97%90%20%EA%B4%80%ED%95%9C%20%ED%9B%88%EB%A0%B9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000239476&amp;vSct=%EC%A0%84%EA%B8%B0%EC%9A%A9%ED%92%88%20%EB%B0%8F%20%EC%83%9D%ED%99%9C%EC%9A%A9%ED%92%88%20%EC%95%88%EC%A0%84%EA%B4%80%EB%A6%AC%20%EC%9A%B4%EC%9A%A9%EC%9A%94%EB%A0%B9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000257066&amp;vSct=%ED%92%88%EB%AA%A9%EB%B6%84%EB%A5%98%20%EC%A0%81%EC%9A%A9%EA%B8%B0%EC%A4%80%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C%20" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000254498&amp;vSct=%EC%9E%90%EC%9C%A0%EB%AC%B4%EC%97%AD%ED%98%91%EC%A0%95%20%EC%9B%90%EC%82%B0%EC%A7%80%EC%9D%B8%EC%A6%9D%EC%88%98%EC%B6%9C%EC%9E%90%20%EC%9A%B4%EC%98%81%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=256657&amp;lsId=004273&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20231212&amp;vSct=%EC%99%B8%EA%B5%AD%ED%99%98%EA%B1%B0%EB%9E%98%EB%B2%95&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000236396&amp;vSct=%EC%97%AC%ED%96%89%EC%9E%90%20%EB%B0%8F%20%EC%8A%B9%EB%AC%B4%EC%9B%90%20%ED%9C%B4%EB%8C%80%ED%92%88%20%ED%86%B5%EA%B4%80%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=267541&amp;lsId=001556&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20250401&amp;vSct=%EA%B4%80%EC%84%B8%EB%B2%95&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=270277&amp;lsId=010172&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20250321&amp;vSct=%EC%9E%90%EC%9C%A0%EB%AC%B4%EC%97%AD%ED%98%91%EC%A0%95%EC%9D%98%20%EC%9D%B4%ED%96%89%EC%9D%84%20%EC%9C%84%ED%95%9C%20%EA%B4%80%EC%84%B8%EB%B2%95%EC%9D%98%20%ED%8A%B9%EB%A1%80%EC%97%90%20%EA%B4%80%ED%95%9C%20%EB%B2%95%EB%A5%A0&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=267543&amp;lsId=000591&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20250101&amp;vSct=%EA%B4%80%EC%84%B8%EC%82%AC%EB%B2%95&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=269483&amp;lsId=004938&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20250228&amp;vSct=%EC%A3%BC%EC%84%B8%EB%B2%95&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000256856&amp;vSct=%EB%B3%B4%EC%84%B8%EA%B3%B5%EC%9E%A5%20%EC%9A%B4%EC%98%81%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000261194&amp;vSct=%EA%B4%80%EC%84%B8%ED%8F%89%EA%B0%80%20%EC%9A%B4%EC%98%81%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000250616&amp;vSct=%EC%88%98%EC%B6%9C%EC%9A%A9%EC%9B%90%EC%9E%AC%EB%A3%8C%EC%97%90%20%EB%8C%80%ED%95%9C%20%EA%B4%80%EC%84%B8%EB%93%B1%20%EC%9D%BC%EA%B4%84%EB%82%A9%EB%B6%80%20%EB%B0%8F%20%EC%A0%95%EC%82%B0%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000256966&amp;vSct=%EC%A0%84%EC%9E%90%EC%83%81%EA%B1%B0%EB%9E%98%EB%AC%BC%ED%92%88%20%EB%93%B1%EC%9D%98%20%ED%8A%B9%EB%B3%84%ED%86%B5%EA%B4%80%20%EC%A0%88%EC%B0%A8%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=267823&amp;lsId=003931&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20250101&amp;vSct=%EC%84%B8%EA%B3%84%EB%AC%B4%EC%97%AD%EA%B8%B0%EA%B5%AC%ED%98%91%EC%A0%95%20%EB%93%B1%EC%97%90%20%EC%9D%98%ED%95%9C%20%EC%96%91%ED%97%88%EA%B4%80%EC%84%B8%20%EA%B7%9C%EC%A0%95&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=267527&amp;lsId=000623&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20250101&amp;vSct=%EA%B5%90%ED%86%B5%C2%B7%EC%97%90%EB%84%88%EC%A7%80%C2%B7%ED%99%98%EA%B2%BD%EC%84%B8%EB%B2%95&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000247032&amp;vSct=%EC%88%98%EC%9E%85%ED%86%B5%EA%B4%80%20%EC%82%AC%EB%AC%B4%EC%B2%98%EB%A6%AC%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000227634&amp;vSct=%EC%88%98%EC%9E%85%ED%86%B5%EA%B4%80%20%EC%82%AC%EB%AC%B4%EC%B2%98%EB%A6%AC%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000253814&amp;vSct=%ED%86%B5%ED%95%A9%EA%B3%B5%EA%B3%A0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000220024&amp;vSct=%EC%88%98%EC%B6%9C%EC%9E%85%EC%8B%A0%EA%B3%A0%20%EC%98%A4%EB%A5%98%EB%B0%A9%EC%A7%80%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=273049&amp;lsId=006392&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20250731&amp;vSct=%EA%B4%80%EC%84%B8%EB%B2%95%20%EC%8B%9C%ED%96%89%EA%B7%9C%EC%B9%99&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=272743&amp;lsId=007289&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20250704&amp;vSct=%EB%B6%80%EA%B0%80%EA%B0%80%EC%B9%98%EC%84%B8%EB%B2%95&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=270237&amp;lsId=008542&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20250401&amp;vSct=%EA%B0%9C%EB%B3%84%EC%86%8C%EB%B9%84%EC%84%B8%EB%B2%95&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000048189&amp;vSct=%EA%B4%80%EC%84%B8%EB%B2%95%20%EC%A0%9C97%EC%A1%B0%20%EC%9E%AC%EC%88%98%EC%B6%9C%EB%A9%B4%EC%84%B8%20%EC%A0%9C%EB%8F%84%20%EC%8B%9C%ED%96%89%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000244760&amp;vSct=%EA%B4%80%EC%84%B8%EB%B2%95%20%EC%A0%9C226%EC%A1%B0%EC%97%90%20%EB%94%B0%EB%A5%B8%20%EC%84%B8%EA%B4%80%EC%9E%A5%ED%99%95%EC%9D%B8%EB%AC%BC%ED%92%88%20%EB%B0%8F%20%ED%99%95%EC%9D%B8%EB%B0%A9%EB%B2%95%20%EC%A7%80%EC%A0%95%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000222060&amp;vSct=%EB%B3%B4%EC%84%B8%ED%99%94%EB%AC%BC%EA%B4%80%EB%A6%AC%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000214384&amp;vSct=%EC%88%98%EC%B6%9C%EC%9E%85%EA%B3%B5%EA%B3%A0%20" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000254982&amp;vSct=%EC%A0%84%EB%9E%B5%EB%AC%BC%EC%9E%90%20%EC%88%98%EC%B6%9C%EC%9E%85%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=265735&amp;lsId=003313&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20250701&amp;vSct=%EB%8C%80%EC%99%B8%EB%AC%B4%EC%97%AD%EB%B2%95&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000255944&amp;vSct=%EB%82%A9%EC%84%B8%EC%97%85%EB%AC%B4%20%EC%B2%98%EB%A6%AC%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000232584&amp;vSct=%EA%B5%AD%EC%A0%9C%EC%9A%B0%ED%8E%B8%EB%AC%BC%20%EC%88%98%EC%9E%85%ED%86%B5%EA%B4%80%20%EC%82%AC%EB%AC%B4%EC%B2%98%EB%A6%AC%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000207926&amp;vSct=%ED%8A%B9%ED%98%9C%EA%B4%80%EC%84%B8%20%EC%A0%81%EC%9A%A9%20%EB%B0%8F%20%EC%9B%90%EC%82%B0%EC%A7%80%EC%A6%9D%EB%AA%85%20%EC%A0%9C%EB%8F%84%20%EC%9A%B4%EC%98%81%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000252372&amp;vSct=%EC%A7%80%EC%8B%9D%EC%9E%AC%EC%82%B0%EA%B6%8C%20%EB%B3%B4%ED%98%B8%EB%A5%BC%20%EC%9C%84%ED%95%9C%20%EC%88%98%EC%B6%9C%EC%9E%85%ED%86%B5%EA%B4%80%20%EC%82%AC%EB%AC%B4%EC%B2%98%EB%A6%AC%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C%20" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000259214&amp;vSct=%ED%92%88%EB%AA%A9%EB%B6%84%EB%A5%98%20%EC%8B%AC%EC%82%AC%20%EB%B0%8F%20%EC%9A%B4%EC%98%81%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=269797&amp;lsId=001571&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20250701&amp;vSct=%EB%B6%80%EA%B0%80%EA%B0%80%EC%B9%98%EC%84%B8%EB%B2%95&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=260575&amp;lsId=001467&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20240821&amp;vSct=%EB%8C%80%EC%99%B8%EB%AC%B4%EC%97%AD%EB%B2%95&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=267539&amp;lsId=001570&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20250401&amp;vSct=%EA%B0%9C%EB%B3%84%EC%86%8C%EB%B9%84%EC%84%B8%EB%B2%95&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=251999&amp;lsId=002521&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20231201&amp;vSct=%EA%B4%80%EC%84%B8%EC%82%AC%EB%B2%95&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000246824&amp;vSct=%EC%88%98%EC%9E%85%EB%AC%BC%ED%92%88%20%EC%9C%A0%ED%86%B5%EC%9D%B4%EB%A0%A5%EA%B4%80%EB%A6%AC%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000251580&amp;vSct=%EB%B3%B4%EC%84%B8%EC%9A%B4%EC%86%A1%EC%97%90%EA%B4%80%ED%95%9C%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000262652&amp;vSct=%EC%88%98%EC%B6%9C%EC%9E%85%EB%AC%BC%ED%92%88%20%EB%93%B1%EC%97%90%20%EB%8C%80%ED%95%9C%20%ED%92%88%EB%AA%A9%EB%B6%84%EB%A5%98%20%EB%B3%80%EA%B2%BD%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000261186&amp;vSct=%EC%9E%90%EC%9C%A0%EB%AC%B4%EC%97%AD%ED%98%91%EC%A0%95%EC%9D%98%20%EC%9D%B4%ED%96%89%EC%9D%84%20%EC%9C%84%ED%95%9C%20%EA%B4%80%EC%84%B8%EB%B2%95%EC%9D%98%20%ED%8A%B9%EB%A1%80%EC%97%90%20%EA%B4%80%ED%95%9C%20%EB%B2%95%EB%A5%A0%20%EC%82%AC%EB%AC%B4%EC%B2%98%EB%A6%AC%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/lsInfoP.do?lsiSeq=232855&amp;lsId=001525&amp;chrClsCd=010202&amp;urlMode=lsInfoP&amp;viewCls=lsInfoP&amp;efYd=20210916&amp;vSct=%EC%99%B8%EA%B5%AD%ED%99%98%EA%B1%B0%EB%9E%98%EB%B2%95&amp;ancYnChk=0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000248798&amp;vSct=%EC%99%B8%EA%B5%AD%ED%99%98%EA%B1%B0%EB%9E%98%EC%9D%98%20%EA%B2%80%EC%82%AC%EC%97%85%EB%AC%B4%20%EC%9A%B4%EC%98%81%EC%97%90%20%EA%B4%80%ED%95%9C%20%ED%9B%88%EB%A0%B9" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE873483-0548-4532-8651-53187E819079}">
   <dimension ref="A1:H82"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="C4" sqref="C3:C4"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="17.25" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.25" style="11" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.75" customWidth="1"/>
     <col min="3" max="3" width="71.125" customWidth="1"/>
     <col min="4" max="4" width="0.875" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="69" style="6" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="99.75" style="3" customWidth="1"/>
     <col min="7" max="7" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="39" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>46</v>
       </c>
@@ -3134,44 +3136,44 @@
     <hyperlink ref="F54" r:id="rId70" display="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000220024&amp;vSct=%EC%88%98%EC%B6%9C%EC%9E%85%EC%8B%A0%EA%B3%A0%20%EC%98%A4%EB%A5%98%EB%B0%A9%EC%A7%80%EC%97%90%20%EA%B4%80%ED%95%9C%20%EA%B3%A0%EC%8B%9C" xr:uid="{E1EC1F69-38B5-4F9E-B3AA-81A60DFF7E8F}"/>
     <hyperlink ref="F57" r:id="rId71" display="https://www.law.go.kr/admRulLsInfoP.do?admRulSeq=2100000248798&amp;vSct=%EC%99%B8%EA%B5%AD%ED%99%98%EA%B1%B0%EB%9E%98%EC%9D%98%20%EA%B2%80%EC%82%AC%EC%97%85%EB%AC%B4%20%EC%9A%B4%EC%98%81%EC%97%90%20%EA%B4%80%ED%95%9C%20%ED%9B%88%EB%A0%B9" xr:uid="{6FFD1118-04C1-46B4-826F-644494DE5311}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId72"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>워크시트</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>관리법규 (2025.08)</vt:lpstr>
+      <vt:lpstr>25.08</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Windows 사용자</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>